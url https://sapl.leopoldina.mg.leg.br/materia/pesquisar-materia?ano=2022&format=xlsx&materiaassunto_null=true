--- v0 (2025-12-22)
+++ v1 (2026-05-07)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RODRIGO PIMENTEL, DIDI DA ELÉTRICA, EDVALDO FRANQUIDO, ELILÉIA DA AVAC, GILMAR PIMENTEL, INEZINHA, JOSÉ AUGUSTO CABRAL, JOSÉ DO CARMO, VINÍCIUS QUEIJINHO</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que a esta subscrevem, vem, no uso de suas atribuições legais e na forma regimental, solicitar após consultados os nobres pares, que V. Exª. encaminhe ao Chefe do Poder Executivo Municipal, Prefeito Municipal Pedro Augusto Junqueira Ferraz, a seguinte indicação:_x000D_
 _x000D_
 Estudar a possibilidade de que o abastecimento e tratamento de água do distrito de Tebas passem a ser realizados pela COPASA.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JULIUS CÉZAR, EDVALDO FRANQUIDO, ELILÉIA DA AVAC, GILMAR PIMENTEL, INEZINHA, JOSÉ AUGUSTO CABRAL, RODRIGO PIMENTEL, VINÍCIUS QUEIJINHO</t>
   </si>
   <si>
     <t>O Vereador que a esta subscrevem, vem, no uso de suas atribuições legais e na forma regimental, solicitar após consultados os nobres pares, que V. Exª. encaminhe ao Chefe do Poder Executivo Municipal, Prefeito Municipal Pedro Augusto Junqueira Ferraz, a seguinte indicação:_x000D_
 _x000D_
 Estudar a possibilidade no sentido de elaboração de planejamento no terreno do Cemitério Municipal de Leopoldina, para que se possam fazer túmulos no sentido vertical, pois tal procedimento vem se tornando o modelo mais adequado.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>5</t>
@@ -7614,1312 +7614,1312 @@
     <t>O Vereador que a esta subscreve, vem, no uso de suas atribuições legais e na forma regimental, solicitar, após consultados os nobres pares, que  V. Exª, envie Moção de Repúdio ao SR. JAIR MESSIAS BOLSONARO, Presidente da República Federativa do Brasil. _x000D_
 _x000D_
 Considerando que os Correios são a única entidade do Governo Federal presente em todo o território nacional; Considerando que os Correios prestam serviços de interesse social muito relevantes, como o transporte e entrega de correspondências e de encomendas e o atendimento de serviços financeiros; _x000D_
 _x000D_
 Considerando que os Correios prestam inúmeros serviços relevantes para os órgãos públicos, municipais estaduais,como o recebimento de impostos e taxas, o pagamento de benefícios sociais, inscrições em cadastros e concursos, logística de eleições, distribuição de livros didáticos e de provas de concursos públicos, distribuição de medicamentos e vários outros;</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem, no uso de suas atribuições legais e na forma regimental, solicitar, após consultados os nobres pares, que  V. Exª, envie Moção de Repúdio ao GOVERNADOR ROMEU ZEMA, em virtude de Deliberação da Secretaria de Estado da Saúde de Minas Gerais, de nº 3746, de 25 de fevereiro de 2022, comunicando que ficam desmobilizados os leitos COVID-19 em toda Minas Gerais, impossibilitando que os presentes leitos possam funcionar na Casa de Caridade Leopoldinense, em razão de falta de recursos, sendo que ainda existem pacientes internados de COVID-19, tanto na Enfermaria quanto na UTI.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7912/projeto_decreto_legislativo_01-2022.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7912/projeto_decreto_legislativo_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Prefeito Municipal ausentar-se do Município de Leopoldina e dá outras providencias</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6886/projeto_de_lei_complementar_01.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6886/projeto_de_lei_complementar_01.pdf</t>
   </si>
   <si>
     <t>Institui o Código Sanitário Municipal de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6885/projeto_de_lei_complementar_02.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6885/projeto_de_lei_complementar_02.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n° 18, de 2 de julho de 2010, que dispõe sobre a Reorganização da Estrutura Administrativa da Administração Municipal de Leopoldina, suas respectivas Secretarias, institui as competências de cada órgão e dá outras providências.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6924/projeto_de_lei_complementar_03.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6924/projeto_de_lei_complementar_03.pdf</t>
   </si>
   <si>
     <t>Inclui vantagem pecuniária de caráter indenizatório na Lei Complementar Municipal n° 15/2010, e dá outras providências</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7001/projeto_de_lei_complementar_04.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7001/projeto_de_lei_complementar_04.pdf</t>
   </si>
   <si>
     <t>Inclui vantagem pecuniária de caráter indenizatório na Lei Complementar Municipal n° 15/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7002/projeto_de_lei_complementar_05.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7002/projeto_de_lei_complementar_05.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal n° 60/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7041/projeto_de_lei_complementar_06.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7041/projeto_de_lei_complementar_06.pdf</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7080/projeto_de_lei_complementar_07.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7080/projeto_de_lei_complementar_07.pdf</t>
   </si>
   <si>
     <t>Inclui vantagem pecuniária de caráter indenizatório na Lei Complementar Municipal n° 15/2010, e da outras providências</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_complementar_08.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_complementar_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste anual dos vencimentos aos servidores profissionais do cargo de Professor, para o fim específico de atualização acorde ao piso salarial dos profissionais do magistério público da educação básica, conforme preceitua a Lei Federal n° 11.738/2008 e dá outras providências.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_lei_complementar_09.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_lei_complementar_09.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n° 18, de 02 de julho de 2010, extingue e cria novos cargos no quadro de pessoal da administração pública municipal e dá outras providências</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7296/projeto_de_lei_complementar_10.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7296/projeto_de_lei_complementar_10.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n° 17, de 02 de julho de 2010, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Profissionais do Magistério da Administração Municipal de Leopoldina e dá outras providências.</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7306/projeto_de_lei_complementar_11.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7306/projeto_de_lei_complementar_11.pdf</t>
   </si>
   <si>
     <t>Altera disposições das Leis Complementares Municipais n° 15/2010 e n° 16/2010</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7307/projeto_de_lei_complementar_12.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7307/projeto_de_lei_complementar_12.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar Municipal n° 18, de 02 de julho 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7312/projeto_de_lei_complementar_13.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7312/projeto_de_lei_complementar_13.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n°17, de 02 de julho de 2010, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Profissionais do Magistério da Administração Municipal de Leopoldina e dá outras providências.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7338/projeto_de_lei_complementar_14.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7338/projeto_de_lei_complementar_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isonomia de vencimentos entre os cargos que especifica e dá outras providências</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/projeto_de_lei_complementar_15.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/projeto_de_lei_complementar_15.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar n° 18, de 02 de julho de 2010.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7723/projeto_de_lei_complementar_16.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7723/projeto_de_lei_complementar_16.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar 17, de 02 de julho de 2010, que dispõe sobre o Plano de Cargo, Carreiras e Vencimentos dos Profissionais do Magistério da Administração Municipal de Leopoldina e dá outras providências.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Contrato de Concessão de Direito Real de Uso de área de terreno, com a empresa Companhia de Saneamento de Minas Gerais - COPASA e dá outras providências</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6675/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6675/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono aos servidores públicos da Prefeitura Municipal de Leopoldina, e dá outras providências.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6676/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6676/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores públicos da Prefeitura Municipal de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6677/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6677/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fornecer auxilio alimentação aos servidores municipais do quadro de pessoal do Município de Leopoldina e dá outras providências.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono aos servidores públicos do Poder Legislativo Municipal de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores públicos da Câmara Municipal de Leopoldina e dá outras providências.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Dá denominação de São Francisco de Assis ao Canil Municipal</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6887/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6887/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vedar a cobrança de valores/taxas adicionais aos profissionais de educação física autônomos (personaltrainers) e de seus clientes, beneficiários e associados em academias de ginástica, clubes e similares, relativos ao acesso do referido profissional no estabelecimento para a prestação dos serviços contratados, nas hipóteses que especificar e dá outras providências.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6888/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6888/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial ao orçamento do presente exercício de 2022 (R$ 840.000,00)</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6889/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6889/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros, bens e monumentos públicos em âmbito do Município de Leopoldina-MG e dá outras providências</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7003/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7003/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal n° 3.135/1998, que dispõe sobre o Código Tributário do Municipal de Leopoldina</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de formação de profissionais da educação no combate à Violência contra a mulher e dá outras providências</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7040/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7040/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do município de Leopoldina, sobre a implantação da cédula de segurança para coletores de lixo</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7042/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7042/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>Estabelece o Programa Garizinho</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7083/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7083/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de cartazes de alerta sobre a violência contra a mulher nos estabelecimentos que menciona</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Jacy Silva do Bem a logradouro público localizado no bairro Três Cruzes e dá outras providências</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a apresentação de ações intersetoriais de prevenção e enfrentamento às consequências das chuvas no Município de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Creche para Todos</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial ao orçamento do presente exercício de 2022</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.620/94, e dá outras providências</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial ao orçamento do presente exercício de 2022 (R$ 887.328,00)</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_lei_22.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_lei_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição no Calendário Oficial do Município de Leopoldina o evento "Leopoldina Sabor" e dá outras providências</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_lei_23.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_lei_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Contribuição para a realização da 1ª Exposição Regional Girolando Sem Fronteiras e dá outras providências</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>Recompõe o subsídio dos Vereadores e dá outras providências</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7151/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7151/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores públicos municipais e aos agentes políticos e equiparados de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7152/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7152/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores públicos municipais de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7153/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7153/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>Concede recomposição dos subsídios dos agentes políticos e equiparados do Poder Executivo do Município de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_28.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Bernardino Barbosa a via pública localizada no Bairro Chácara Dona Euzébia, nesta cidade</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Contribuição para a realização do XVI Encontro Nacional de Motociclistas de Leopoldina - Motorock 2022 e dá outras providências</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7156/projeto_de_lei_30.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7156/projeto_de_lei_30.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 4.595, de 2021, que dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2022; abre crédito especial à Lei Orçamentária Anual de 2022; Altera a Lei Municipal n° 4.627 de 2021, que dispõe sobre o Plano Plurianual para o período 2022-2025 e dá outras providências</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7166/projeto_de_lei_31.docx</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7166/projeto_de_lei_31.docx</t>
   </si>
   <si>
     <t>Estabelece o Programa Cultura é Para Todos</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_lei_32.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_lei_32.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos vencimentos dos servidores públicos municipais da Câmara Municipal de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7160/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7160/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização da Depressão Infantil e na Adolescência no âmbito do município de Leopoldina.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7159/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7159/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e Combate à Vulnerabilidade Social no Município de Leopoldina</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7165/projeto_de_lei_35.docx</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7165/projeto_de_lei_35.docx</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.632, de 27 de dezembro  e 2021 para fixar nova idade máxima do veículo para uso no transporte remunerado privado individual de passageiros no Município de Leopoldina,MG</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7164/projeto_de_lei_36.docx</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7164/projeto_de_lei_36.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a avaliação periódica das vias públicas urbanas e rurais de responsabilidade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7162/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7162/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial ao orçamento do presente exercício de 2022 (R$ 963.354,00)</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7163/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7163/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Contribuição para a realização do II Encontro Estadual de Clubes Sociais Negros e dá outras providências</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7289/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7289/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 4.624, de 16 de dezembro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7287/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7287/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Leopoldina, o Programa Mulher Livre, destinado ao apoio na geração de emprego e renda às mulheres em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7288/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7288/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 4.632, de 27 de dezembro de 2021, para dar nova redação ao inciso VIII do artigo 13</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7292/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7292/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de denominação de bens, serviços, monumentos e logradouros públicos, bem como a concessão de honrarias no âmbito do Município de Leopoldina.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7293/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7293/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura a se restringir à ocupação do espaço público dentro do que estabelece as normas técnicas aplicáveis e promover a regularização e a retirada dos fios inutilizados, em vias públicas no âmbito do Município de Leopoldina/MG</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7294/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7294/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação e meta no PPA 2022-2025 e na LDO 2022 e a abertura de crédito adicional especial, por anulação parcial de dotação, superávit financeiro e provável excesso de arrecadação na fonte 124 – Transferências de Convênios - Outros</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7297/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7297/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Doação de Leite Materno</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7298/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7298/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Suplementar ao crédito Especial aberto pela Lei 4.646 de 2022.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7301/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7301/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Equoterapia como opção de tratamento de saúde pública para as pessoas, com mobilidade reduzida, autismo, doenças com necessidades especificas no âmbito do Município de Leopoldina</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7299/projeto_de_lei_48_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7299/projeto_de_lei_48_1.pdf</t>
   </si>
   <si>
     <t>Estabelece o Perímetro da Zona Urbana do Distrito Sede do Município de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7302/projeto_de_lei_49.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7302/projeto_de_lei_49.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação pelos Poderes Legislativo e Executivo do Município de Leopoldina de pessoas condenadas com base na Lei Federal nº 11.340/2006 (Lei Maria Da Penha</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7303/projeto_de_lei_50.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7303/projeto_de_lei_50.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n° 4.624, de 16 de dezembro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7318/projeto_de_lei_51.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7318/projeto_de_lei_51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2023  dá  outras providências</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7300/projeto_de_lei_52.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7300/projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Contribuição para a realização do 17° Festival de Viola de Piacatuba e Gastronomia e dá outras providências.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7308/projeto_de_lei_53.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7308/projeto_de_lei_53.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Bairro Grotão, o perímetro urbano que se estende ao longo da Rua João Batista Ferreira, no município de Leopoldina e da outras providências</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7310/projeto_de_lei_54.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7310/projeto_de_lei_54.pdf</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7309/projeto_de_lei_55.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7309/projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de ação e meta no PPA 2022-2025 e na LDO 2022 e a abertura de crédito adicional especial, por anulação parcial de dotação, superávit financeiro e provável excesso de arrecadação na fonte 100 - Recurso do Tesouro Municipal</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7311/projeto_de_lei_56.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7311/projeto_de_lei_56.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a regulamentação do disposto no art. 20 da Lei n° 14.133, de 1° de Abril para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas das estruturas da administração pública municipal nas categorias de qualidade comum e de luxo</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7315/projeto_de_lei_57.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7315/projeto_de_lei_57.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 4.662, de 26 de abril de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/projeto_de_lei_58_2.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/projeto_de_lei_58_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de consulta prévia à comunidade escolar pelo Município Leopoldina para fins de absorção dos anos iniciais e finais do ensino fundamental das escolas públicas estaduais e dá outras providências</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7314/projeto_de_lei_59.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7314/projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Dra. Edna de Castro Rezende do Nascimento ao núcleo Estratégia Saúde da Família - ESF, localizado no Bairro Jardim dos Bandeirantes na Cidade de Leopoldina - MG</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7313/projeto_de_lei_60.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7313/projeto_de_lei_60.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento por seus valores histórico, arquitetônico, artístico, cultural e paisagístico dos bens materiais imóveis que menciona.</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7317/projeto_de_lei_61.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7317/projeto_de_lei_61.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inserção, nas placas de atendimento e estacionamento prioritário, do símbolo mundial da conscientização do Transtorno do Espectro Autista (TEA), no Município de Leopoldina - MG e dá outras providências.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7323/projeto_de_lei_62.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7323/projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Vanda Augusta Antônia à escada que liga as ruas Alceu Junqueira Ferraz - Grota e Haroldo Maranha, no Bairro Bela Vista, na cidade de Leopoldina - MG</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7324/projeto_63_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7324/projeto_63_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do Piso Salarial profissional nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate as Endemias, do Município de Leopoldina.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7325/projeto_64_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7325/projeto_64_1.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Bem Estar Animal - FMBEA, no Município de Leopoldina-MG e dá outras providências</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7331/projeto_de_lei_65.docx</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7331/projeto_de_lei_65.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o "Programa Censo Inclusão" e seus objetivos e dá outras providências.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7329/substitutivo_01-2022_ao_projeto_de_lei_66.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7329/substitutivo_01-2022_ao_projeto_de_lei_66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização de trânsito, a criação da Superintendência de Trânsito, do Fundo Municipal de Trânsito e da Junta Administrativa de Recursos e Infrações (JARI) de Leopoldina e dá outras providências. (Projeto substitutivo 01/2022 ao Projeto de Lei 66/2022)_x000D_
 _x000D_
 Substitutivo 01/2022 ao Projeto de Lei 66 que Dispõe sobre a municipalização de trânsito, a criação da Superintendência de Trânsito, do Fundo Municipal de Trânsito e da Junta Administrativa de Recursos e Infrações (JARI) de Leopoldina e dá outras providências.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7330/projeto_de_lei_67_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7330/projeto_de_lei_67_1.pdf</t>
   </si>
   <si>
     <t>Atualiza a legislação municipal conforme a Lei Complementar n° 175, de 23 de setembro de 2020_x000D_
 _x000D_
 Alteração da Ementa – Ementa correta - Altera a Lei n° 3.135/98, que dispõe sobre o Código Tributário Municipal para atualizar a legislação municipal do Imposto Sobre Serviços de Qualquer Natureza – ISSQN, conforme a Lei Complementar Federal n° 175/2022_x000D_
 AUTOR: Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio de cooperação com a Agência Reguladora dos Serviços de Saneamento da Zona da Mata de Minas Gerais e adjacências – ARIS-ZM, para delegação das competências municipais de regulação e fiscalização dos serviços de saneamento básico, e dá outras providências.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7327/projeto_de_lei_69.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7327/projeto_de_lei_69.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre a Concessão de Contribuição para a realização da 32ª edição da Feira da Paz e dá outras providências.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7328/projeto_de_lei_70_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7328/projeto_de_lei_70_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de fonte de recursos à dotação criada pela Lei 4.673, de 05 de julho de 2022</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7332/projeto_71_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7332/projeto_71_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Darcy Ferreira de Oliveira ao palco do Parque de Exposição do Distrito de Riberio Junqueira no Município de Leopoldina</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7337/projeto_de_lei_72.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7337/projeto_de_lei_72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação e meta no PPA 2022-2025 e na LDO 2022 e a abertura de crédito adicional especial, por anulação parcial de dotação orçamentária, para a ampliação do prédio da 3 Delegacia Regional de Polícia Civil, e dá outras providências</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7735/projeto_de_lei_73.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7735/projeto_de_lei_73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento prioritário aos Advogados que estiverem representando os interesses dos clientes nas instituições que especifica e dá outras providências</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/projeto_de_lei_74.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/projeto_de_lei_74.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 4.180, de 27 de maio de 2014, que dispõe sobre a criação do Programa Municipal de Incentivo à Cultura, denominado Lei Vitalino Duarte e dá outras providências</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7734/projeto_de_lei_75.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7734/projeto_de_lei_75.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos Pipódromos no âmbito do municipio de Leopoldina e a Semana Educativa nas Escolas Públicas e Privadas</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/projeto_de_lei_76.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/projeto_de_lei_76.pdf</t>
   </si>
   <si>
     <t>Autoriza e ratifica a participação do Município de Leopoldina no Consórcio Intermunicipal de Saúde da Mata Leste, CISLESTE, sob a forma de Associação Pública, nos termos da Lei Federal n° 11.107, de 06 de abril de 2005, do Decreto Federal n° 6.017, de 17 de janeiro de 2007 e da Lei Estadual n° 18.036, de 12 de janeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/projeto_de_lei_77_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/projeto_de_lei_77_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação e meta no PPA 2022-2025 e na LDO 2022 e a abertura de crédito adicional especial, por anulação parcial de dotação orçamentária.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7724/projeto_de_lei_78.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7724/projeto_de_lei_78.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Leopoldina para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7718/projeto_de_lei_79_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7718/projeto_de_lei_79_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar cessão de uso de imóvel de propriedade deste município que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7719/projeto_de_lei_80_1.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7719/projeto_de_lei_80_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retificação de titularidade do imóvel do Paço Municipal de Leopoldina/MG e dá outras providências.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7733/projeto_de_lei_81.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7733/projeto_de_lei_81.pdf</t>
   </si>
   <si>
     <t>Cria o Projeto Vereador no seu bairro no âmbito do município de Leopoldina</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7720/projeto_de_lei_82.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7720/projeto_de_lei_82.pdf</t>
   </si>
   <si>
     <t>Institui a Taxa de Acompanhamento, Registro e Fiscalização dos recursos minerais relativas às autorizações de pesquisa, normatiza procedimentos tributários e dá outras providências_x000D_
 _x000D_
 Alteração da Ementa – Ementa Correta - Altera a Lei n° 3.135/98 que dispõe sobre o Código Tributário Municipal para instituir a Taxa de Acompanhamento e Fiscalização dos recursos minerais relativas às autorizações de pesquisa, no âmbito do Município de Leopoldina, normatiza procedimentos tributários e dá outras providências</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7721/projeto_de_lei_83.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7721/projeto_de_lei_83.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Leopoldina, o dia 25 de março como o Dia Municipal pelo Fim do Feminicídio e dá outras providências.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7722/projeto_de_lei_84.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7722/projeto_de_lei_84.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 4.595, de 02/09/2021, que dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária Anual e dá outras providências</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7726/projeto_de_lei_85.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7726/projeto_de_lei_85.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar móvel de propriedade deste Município à SECRETARIA DO ESTADO DE MINAS GERAIS, com destino à Secretaria de Justiça e Segurança Pública para o uso da Polícia Penal e dá outras providências.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7731/projeto_de_lei_86.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7731/projeto_de_lei_86.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel de propriedade deste Município ao ESTADO DE MINAS GERAIS, com destino à Secretaria de Estado de Justiça e Segurança Pública para o uso da Polícia Penal e dá outras providências.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7728/projeto_de_lei_87.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7728/projeto_de_lei_87.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de contribuição para a Associação Comercial, Industrial, Agropecuária e de Serviços de Leopoldina - ACIL e da outras providências</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7729/projeto_de_lei_88.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7729/projeto_de_lei_88.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial ao orçamento do presente exercício de 2022 (R$ 3.099.367,54)</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7730/projeto_de_lei_89.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7730/projeto_de_lei_89.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas urbanísticas específicas para a instalação e o licenciamento das Estações Transmissoras de Radiocomunicação (ETR) autorizadas e homologadas pela Agência Nacional de Telecomunicações (Anatel) no Município, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7732/projeto_de_lei_90.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7732/projeto_de_lei_90.pdf</t>
   </si>
   <si>
     <t>Institui o novembro negro em comemoração ao mês da consciência negra no município de Leopoldina - MG e dá outras providências.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7738/projeto_de_lei_91.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7738/projeto_de_lei_91.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da inclusão da ciência do Direito como tema complementar nas atividades escolares da rede pública de ensino.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7914/projeto_de_lei_92.docx</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7914/projeto_de_lei_92.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa municipal de combate ao retinoblastoma e dá outras providencias.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7736/projeto_de_lei_93.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7736/projeto_de_lei_93.pdf</t>
   </si>
   <si>
     <t>Retifica o artigo n° 14 da Lei Municipal n° 4.688, de 14 de setembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de Leopoldina - MG e dá outras providências.</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7838/projeto_de_lei_95.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7838/projeto_de_lei_95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de brinquedos adaptados e equipamentos especialmente desenvolvidos para lazer e recreação de crianças com deficiência e/ou portadoras de mobilidade reduzida e necessidades especiais, em escolas Públicas e particulares como em praças e parques públicos no âmbito do Município de Leopoldina e dá outras providências</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7913/projeto_de_lei_96.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7913/projeto_de_lei_96.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações dos Conselhos Municipais na página oficial da Prefeitura e da Câmara Municipal na internet e dá outras providências.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7839/projeto_de_lei_97.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7839/projeto_de_lei_97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Adicional Especial ao orçamento do presente exercício de 2022</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7840/projeto_de_lei_98.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7840/projeto_de_lei_98.pdf</t>
   </si>
   <si>
     <t>Remaneja dotações orçamentárias referentes às Emendas Impositivas</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/01-2022_-_prestacao_de_contas_-_coff.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/01-2022_-_prestacao_de_contas_-_coff.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Leopoldina, exercício de 2015</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7043/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7043/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadã Honorária Leopoldinense a Dra. Valéria Marinato Crespo</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7081/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7081/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadão Honorário Leopoldinense ao Senhor William Marques Bento</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7158/projeto_de_resolucao_04.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7158/projeto_de_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadã Honorária Leopoldinense a Sra. Lúcia Arlete Rodrigues</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7161/projeto_de_resolucao_05.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7161/projeto_de_resolucao_05.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadão Honorário Leopoldinense ao Senhor João Batista da Silva</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7286/projeto_de_resolucao_06.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7286/projeto_de_resolucao_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afiliação da Câmara Municipal de Leopoldina à APOLEGIS - Associação dos Poderes Legislativo da Zona da Mata e Vertentes e dá outras providências.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7290/projeto_de_resolucao_07.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7290/projeto_de_resolucao_07.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do município, exercício de 2020</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7291/projeto_de_resolucao_08.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7291/projeto_de_resolucao_08.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadão Honorário Leopoldinense ao Sr. Sebastião Ferreira de Moraes</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7305/projeto_de_resolucao_09.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7305/projeto_de_resolucao_09.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha do Mérito Leopoldinense ao Senhor Thadeu Horta Soares</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7304/projeto_de_resolucao_10.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7304/projeto_de_resolucao_10.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha do Mérito Leopoldinense ao Senhor Nilton Junio Badaró Montes</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7316/projeto_de_resolucao_11.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7316/projeto_de_resolucao_11.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha do Mérito Leopoldinense ao Senhor Assis Vieira de Oliveira</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7335/projeto_de_resolucao_12.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7335/projeto_de_resolucao_12.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha do Mérito Leopoldinense ao Senhor Sebastião Heleno da Silva Rosa</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7336/projeto_de_resolucao_13.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7336/projeto_de_resolucao_13.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadã Honorária Leopoldinense a Sra. Ivonilda Messias Santos de Oliveira</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7333/projeto_de_resolucao_14.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7333/projeto_de_resolucao_14.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha do Mérito Leopoldinense ao Senhor Carlos Antônio Rocha Paturi</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7334/projeto_de_resolucao_15.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7334/projeto_de_resolucao_15.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadã Honorária Leopoldinense a Sra. Denilci Eliana dos Santos</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7342/projeto_de_resolucao_16.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7342/projeto_de_resolucao_16.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadã Honorária Leopoldinense a Sra. Valéria Capello de Souza</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/projeto_de_resolucao_17.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/projeto_de_resolucao_17.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha do Mérito Leopoldinense ao Senhor Kácio Fonseca da Silva Freitas</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/projeto_de_resolucao_18.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/projeto_de_resolucao_18.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Resolução n° 23, de 19 de dezembro de 2007 para fixar novo horário de realização das sessões ordinárias da Câmara Municipal de Leopoldina</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/projeto_de_resolucao_19.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/projeto_de_resolucao_19.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha de Mérito Leopoldinense a Senhora Jéssica dos Anjos Sobrinho.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/projeto_de_resolucao_20.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/projeto_de_resolucao_20.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadão Honorário Leopoldinese ao Senhor Carlos Rogério Matuella</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7649/projeto_de_resolucao_21.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7649/projeto_de_resolucao_21.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadão Honorário Leopoldinense ao Senhor Yoshio Luiz Yamaguchi</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7727/projeto_de_resolucao_22.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7727/projeto_de_resolucao_22.pdf</t>
   </si>
   <si>
     <t>Confere a Medalha do Mérito Leopoldinense ao Senhor Sebastião Heitor Luiz Valverde</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7725/projeto_de_resolucao_23.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7725/projeto_de_resolucao_23.pdf</t>
   </si>
   <si>
     <t>Confere o Título de Cidadão Honorário Leopoldinense ao Senhor Antônio Jorge Gonçalves Magalhães</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7737/projeto_de_resolucao_24.pdf</t>
+    <t>http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7737/projeto_de_resolucao_24.pdf</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora da Câmara Municipal de Leopoldina a celebrar acordo de cooperação técnica com a Câmara Municipal de Juiz de Fora para os fins que menciona e dá outras providências</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, vem, no uso de suas atribuições legais e na forma regimental, com fundamento no que dispõe o artigo 74, §único, III da Lei Orgânica Municipal c/c os artigos 121, VII e 134, §3º, VIII do Regimento Interno, solicitar, após consultados os nobres pares, que  V. Exª. encaminhe ao Chefe do Poder Executivo Municipal, Prefeito Municipal Pedro Augusto Junqueira Ferraz, solicitando que encaminhe para esta Casa Legislativa, no prazo da lei, a seguinte informação: _x000D_
 _x000D_
 Requer explicações acerca do Município de Leopoldina estar irregular no Cadastro Geral de Convenentes (CAGEC), conforme documento em anexo e qual o prazo para que o Município possa sanar estas irregularidades?</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, vem, no uso de suas atribuições legais e na forma regimental, com fundamento no que dispõe o artigo 74, §único, III da Lei Orgânica Municipal c/c os artigos 121, VII e 134, §3º, VIII do Regimento Interno, solicitar, após consultados os nobres pares, que  V. Exª. encaminhe ao Chefe do Poder Executivo Municipal, Prefeito Municipal Pedro Augusto Junqueira Ferraz, com cópia para a Secretária Municipal de Educação, Lúcia Lopes Horta, solicitando que encaminhe para esta Casa Legislativa, no prazo da lei, as seguintes informações acerca do Processo Seletivo 07/2021: _x000D_
 _x000D_
 1) Número de vagas do referido processo seletivo;_x000D_
@@ -10632,67 +10632,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7912/projeto_decreto_legislativo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6886/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6885/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6924/projeto_de_lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7001/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7002/projeto_de_lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7041/projeto_de_lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7080/projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_complementar_08.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_lei_complementar_09.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7296/projeto_de_lei_complementar_10.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7306/projeto_de_lei_complementar_11.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7307/projeto_de_lei_complementar_12.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7312/projeto_de_lei_complementar_13.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7338/projeto_de_lei_complementar_14.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/projeto_de_lei_complementar_15.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7723/projeto_de_lei_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6675/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6676/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6677/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6887/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6888/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6889/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7003/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7040/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7042/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7083/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7151/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7152/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7153/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7156/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7166/projeto_de_lei_31.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7160/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7159/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7165/projeto_de_lei_35.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7164/projeto_de_lei_36.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7162/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7163/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7289/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7287/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7288/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7292/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7293/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7294/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7297/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7298/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7301/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7299/projeto_de_lei_48_1.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7302/projeto_de_lei_49.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7303/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7318/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7300/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7308/projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7310/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7309/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7311/projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7315/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/projeto_de_lei_58_2.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7314/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7313/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7317/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7323/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7324/projeto_63_1.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7325/projeto_64_1.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7331/projeto_de_lei_65.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7329/substitutivo_01-2022_ao_projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7330/projeto_de_lei_67_1.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7327/projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7328/projeto_de_lei_70_1.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7332/projeto_71_1.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7337/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7735/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7734/projeto_de_lei_75.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/projeto_de_lei_77_1.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7724/projeto_de_lei_78.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7718/projeto_de_lei_79_1.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7719/projeto_de_lei_80_1.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7733/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7720/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7721/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7722/projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7726/projeto_de_lei_85.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7731/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7728/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7729/projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7730/projeto_de_lei_89.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7732/projeto_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7738/projeto_de_lei_91.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7914/projeto_de_lei_92.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7736/projeto_de_lei_93.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7838/projeto_de_lei_95.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7913/projeto_de_lei_96.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7839/projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7840/projeto_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/01-2022_-_prestacao_de_contas_-_coff.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7043/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7081/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7158/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7161/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7286/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7290/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7291/projeto_de_resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7305/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7304/projeto_de_resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7316/projeto_de_resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7335/projeto_de_resolucao_12.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7336/projeto_de_resolucao_13.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7333/projeto_de_resolucao_14.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7334/projeto_de_resolucao_15.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7342/projeto_de_resolucao_16.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/projeto_de_resolucao_17.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/projeto_de_resolucao_18.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/projeto_de_resolucao_19.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/projeto_de_resolucao_20.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7649/projeto_de_resolucao_21.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7727/projeto_de_resolucao_22.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7725/projeto_de_resolucao_23.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7737/projeto_de_resolucao_24.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7912/projeto_decreto_legislativo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6886/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6885/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6924/projeto_de_lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7001/projeto_de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7002/projeto_de_lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7041/projeto_de_lei_complementar_06.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7080/projeto_de_lei_complementar_07.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_complementar_08.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_lei_complementar_09.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7296/projeto_de_lei_complementar_10.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7306/projeto_de_lei_complementar_11.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7307/projeto_de_lei_complementar_12.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7312/projeto_de_lei_complementar_13.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7338/projeto_de_lei_complementar_14.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/projeto_de_lei_complementar_15.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7723/projeto_de_lei_complementar_16.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6674/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6675/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6676/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6677/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6813/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6887/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6888/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/6889/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7003/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7039/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7040/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7042/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7083/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_lei_23.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7151/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7152/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7153/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7155/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7154/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7156/projeto_de_lei_30.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7166/projeto_de_lei_31.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7157/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7160/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7159/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7165/projeto_de_lei_35.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7164/projeto_de_lei_36.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7162/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7163/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7289/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7287/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7288/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7292/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7293/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7294/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7297/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7298/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7301/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7299/projeto_de_lei_48_1.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7302/projeto_de_lei_49.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7303/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7318/projeto_de_lei_51.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7300/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7308/projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7310/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7309/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7311/projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7315/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/projeto_de_lei_58_2.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7314/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7313/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7317/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7323/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7324/projeto_63_1.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7325/projeto_64_1.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7331/projeto_de_lei_65.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7329/substitutivo_01-2022_ao_projeto_de_lei_66.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7330/projeto_de_lei_67_1.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7327/projeto_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7328/projeto_de_lei_70_1.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7332/projeto_71_1.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7337/projeto_de_lei_72.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7735/projeto_de_lei_73.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/projeto_de_lei_74.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7734/projeto_de_lei_75.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/projeto_de_lei_76.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/projeto_de_lei_77_1.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7724/projeto_de_lei_78.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7718/projeto_de_lei_79_1.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7719/projeto_de_lei_80_1.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7733/projeto_de_lei_81.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7720/projeto_de_lei_82.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7721/projeto_de_lei_83.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7722/projeto_de_lei_84.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7726/projeto_de_lei_85.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7731/projeto_de_lei_86.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7728/projeto_de_lei_87.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7729/projeto_de_lei_88.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7730/projeto_de_lei_89.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7732/projeto_de_lei_90.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7738/projeto_de_lei_91.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7914/projeto_de_lei_92.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7736/projeto_de_lei_93.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7838/projeto_de_lei_95.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7913/projeto_de_lei_96.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7839/projeto_de_lei_97.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7840/projeto_de_lei_98.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/01-2022_-_prestacao_de_contas_-_coff.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7043/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7081/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7158/projeto_de_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7161/projeto_de_resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7286/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7290/projeto_de_resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7291/projeto_de_resolucao_08.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7305/projeto_de_resolucao_09.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7304/projeto_de_resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7316/projeto_de_resolucao_11.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7335/projeto_de_resolucao_12.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7336/projeto_de_resolucao_13.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7333/projeto_de_resolucao_14.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7334/projeto_de_resolucao_15.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7342/projeto_de_resolucao_16.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7343/projeto_de_resolucao_17.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/projeto_de_resolucao_18.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/projeto_de_resolucao_19.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/projeto_de_resolucao_20.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7649/projeto_de_resolucao_21.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7727/projeto_de_resolucao_22.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7725/projeto_de_resolucao_23.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/sapl/public/materialegislativa/2022/7737/projeto_de_resolucao_24.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leopoldina.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H956"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="253.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>